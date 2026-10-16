--- v0 (2026-04-10)
+++ v1 (2026-10-16)
@@ -1,78 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0BCAEFBF" w14:textId="32C4DCD5" w:rsidR="00BE409B" w:rsidRDefault="00CC6375" w:rsidP="00CC6375">
+    <w:p w14:paraId="0BCAEFBF" w14:textId="7A1932D1" w:rsidR="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00BE409B" w:rsidRPr="00BE409B">
+        <w:t>Agenda GMM (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5292A">
+        <w:t>October 28</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5292A" w:rsidRPr="00E5292A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00BE409B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">26) </w:t>
+      <w:r w:rsidR="00E5292A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 26)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00818855" w14:textId="77777777" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79A645ED" w14:textId="035C2198" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE409B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Call to Order / Confirmation of Quorum</w:t>
@@ -124,233 +120,260 @@
       </w:pPr>
       <w:r w:rsidRPr="00BE409B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Approval of the Financial Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD9A199" w14:textId="77777777" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE409B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Old Business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611950A2" w14:textId="77777777" w:rsidR="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
+    <w:p w14:paraId="0EA25AC9" w14:textId="26585E68" w:rsidR="009C0EDF" w:rsidRPr="00206E31" w:rsidRDefault="00BE409B" w:rsidP="00206E31">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE409B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Deck update</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA25AC9" w14:textId="172037C2" w:rsidR="009C0EDF" w:rsidRPr="00BE409B" w:rsidRDefault="009C0EDF" w:rsidP="00BE409B">
+    <w:p w14:paraId="1E866583" w14:textId="30A88913" w:rsidR="00D450D8" w:rsidRDefault="00D450D8" w:rsidP="00BE409B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Skee Ball update</w:t>
+        <w:t>Air Hockey Table update</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23373FD4" w14:textId="77777777" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
+    <w:p w14:paraId="32AB851A" w14:textId="05F477A0" w:rsidR="00206E31" w:rsidRPr="00BE409B" w:rsidRDefault="00011E6C" w:rsidP="00BE409B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00206E31">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>urniture update</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0051A70C" w14:textId="480EF378" w:rsidR="008B03BB" w:rsidRPr="008B03BB" w:rsidRDefault="00BE409B" w:rsidP="008B03BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE409B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>New Business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19986DDA" w14:textId="77777777" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
+    <w:p w14:paraId="07BB02C4" w14:textId="1D9BD1CF" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00206E31" w:rsidP="00BE409B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE409B">
-[...3 lines deleted...]
-        <w:t>Approval of the new Constitution.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motion to approve Pin Ball Machine </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BB02C4" w14:textId="77777777" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
+    <w:p w14:paraId="34ACE835" w14:textId="274ED34F" w:rsidR="008B03BB" w:rsidRPr="008B03BB" w:rsidRDefault="00BE409B" w:rsidP="008B03BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BE409B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Approval of the proposed 2026/27 Annual Budget</w:t>
+        <w:t xml:space="preserve"> appointments: </w:t>
+      </w:r>
+      <w:r w:rsidR="00206E31">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To vote in new </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE409B">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00206E31">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PMC/Social </w:t>
+      </w:r>
+      <w:r w:rsidR="008B03BB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE409B">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edia </w:t>
+      </w:r>
+      <w:r w:rsidR="00206E31">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Rep</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE65CC">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>/Entertainment Rep</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0EDF">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00206E31">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to confirm appointment of the Advertising Rep/IT Rep</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5292A">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C65C004" w14:textId="36BC4212" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
-[...29 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="71AB5029" w14:textId="2D2A7B34" w:rsidR="008B03BB" w:rsidRPr="008B03BB" w:rsidRDefault="00206E31" w:rsidP="008B03BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE409B">
-[...37 lines deleted...]
-        <w:t>Sports Rep</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Halloween Party</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315C3D65" w14:textId="77777777" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE409B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Open Floor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAC0EE7" w14:textId="77777777" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
+    <w:p w14:paraId="65637AFB" w14:textId="224A03AC" w:rsidR="008B03BB" w:rsidRPr="008B03BB" w:rsidRDefault="00BE409B" w:rsidP="008B03BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE409B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Prizes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C48B22" w14:textId="77777777" w:rsidR="00BE409B" w:rsidRPr="00BE409B" w:rsidRDefault="00BE409B" w:rsidP="00BE409B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
@@ -501,79 +524,84 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8D28CA5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1620725046">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE409B"/>
-    <w:rsid w:val="000241DD"/>
+    <w:rsid w:val="00011E6C"/>
+    <w:rsid w:val="000A786D"/>
     <w:rsid w:val="0012333B"/>
-    <w:rsid w:val="002D497C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0041060F"/>
+    <w:rsid w:val="00141D27"/>
+    <w:rsid w:val="0015754B"/>
+    <w:rsid w:val="001E6ED5"/>
+    <w:rsid w:val="00206E31"/>
     <w:rsid w:val="004C402D"/>
-    <w:rsid w:val="005703C5"/>
-    <w:rsid w:val="007E1E5D"/>
+    <w:rsid w:val="00710AA3"/>
+    <w:rsid w:val="00862CE6"/>
+    <w:rsid w:val="008B03BB"/>
     <w:rsid w:val="009C05A3"/>
     <w:rsid w:val="009C0EDF"/>
-    <w:rsid w:val="00A347C2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC6375"/>
+    <w:rsid w:val="00BC70B3"/>
+    <w:rsid w:val="00BE409B"/>
+    <w:rsid w:val="00C04D21"/>
+    <w:rsid w:val="00D450D8"/>
     <w:rsid w:val="00E4387D"/>
+    <w:rsid w:val="00E5292A"/>
     <w:rsid w:val="00E84D51"/>
     <w:rsid w:val="00F14AA4"/>
+    <w:rsid w:val="00FE65CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="761DE2E8"/>
@@ -1478,51 +1506,50 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00BE409B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -1777,54 +1804,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>77</Words>
-  <Characters>373</Characters>
+  <Words>80</Words>
+  <Characters>406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>435</CharactersWithSpaces>
+  <CharactersWithSpaces>472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hodgin MS TC@CANFLTLANT HQ@Defence365</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>